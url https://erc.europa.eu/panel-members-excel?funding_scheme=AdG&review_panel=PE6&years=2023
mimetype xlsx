--- v0 (2026-06-10)
+++ v1 (2026-08-06)
@@ -38,51 +38,51 @@
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>funding_scheme</t>
   </si>
   <si>
     <t>review_panel</t>
   </si>
   <si>
     <t>year</t>
   </si>
   <si>
     <t>Hagit Attiya</t>
   </si>
   <si>
     <t>AdG</t>
   </si>
   <si>
     <t>PE6</t>
   </si>
   <si>
     <t>Ricardo Baeza-Yates</t>
   </si>
   <si>
-    <t>Michael Ben-Or</t>
+    <t>Michael Ben-or</t>
   </si>
   <si>
     <t>Antonia Bertolino</t>
   </si>
   <si>
     <t>Ernesto Birgin</t>
   </si>
   <si>
     <t>Horst Bischof</t>
   </si>
   <si>
     <t>Stephen Brewster</t>
   </si>
   <si>
     <t>Carlo Ghezzi</t>
   </si>
   <si>
     <t>Antonín Kučera</t>
   </si>
   <si>
     <t>Tomas Pajdla</t>
   </si>
   <si>
     <t>Jan Peters</t>
   </si>